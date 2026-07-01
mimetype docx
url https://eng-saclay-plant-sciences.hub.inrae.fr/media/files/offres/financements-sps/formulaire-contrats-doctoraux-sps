--- v0 (2025-10-13)
+++ v1 (2026-07-01)
@@ -4,219 +4,203 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2ED0464D" w14:textId="22977937" w:rsidR="00DC0D7E" w:rsidRPr="007E226F" w:rsidRDefault="0097704F" w:rsidP="007E226F">
+    <w:p w14:paraId="2ED0464D" w14:textId="08A8C879" w:rsidR="00DC0D7E" w:rsidRPr="004357C0" w:rsidRDefault="0097704F" w:rsidP="007E226F">
       <w:pPr>
         <w:ind w:left="-709" w:right="-995" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005E4785">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Submissions online before </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FA516C">
+        <w:t>Submissions online befor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004357C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">June </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00086EE8">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00280AFE" w:rsidRPr="004357C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>16</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FA516C">
+        <w:t>May 26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004357C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00FA516C" w:rsidRPr="00FA516C">
+      <w:r w:rsidR="005E3288" w:rsidRPr="004357C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00086EE8">
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004357C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">5 </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">(midnight): </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="009D0C3B" w:rsidRPr="00FA516C">
+        <w:r w:rsidR="009D0C3B" w:rsidRPr="004357C0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://sondages.inrae.fr/index.php/552877?lang=en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10325" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5637"/>
         <w:gridCol w:w="4688"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C674ED" w:rsidRPr="002C700A" w14:paraId="3A4AF9DC" w14:textId="77777777" w:rsidTr="002030FC">
+      <w:tr w:rsidR="00C674ED" w:rsidRPr="004357C0" w14:paraId="3A4AF9DC" w14:textId="77777777" w:rsidTr="002030FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5637" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0725B5F1" w14:textId="7A864341" w:rsidR="00946563" w:rsidRPr="00946563" w:rsidRDefault="00F75689" w:rsidP="004F53D5">
+          <w:p w14:paraId="0725B5F1" w14:textId="2686BABE" w:rsidR="00946563" w:rsidRPr="004357C0" w:rsidRDefault="00F75689" w:rsidP="004F53D5">
             <w:pPr>
               <w:pStyle w:val="Titre6"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004357C0">
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">SPS </w:t>
             </w:r>
-            <w:r w:rsidR="00946563">
+            <w:r w:rsidR="00946563" w:rsidRPr="004357C0">
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD </w:t>
             </w:r>
-            <w:r w:rsidR="00993C43">
+            <w:r w:rsidR="00993C43" w:rsidRPr="004357C0">
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Fellowships </w:t>
             </w:r>
-            <w:r w:rsidR="004F53D5">
+            <w:r w:rsidR="005E3288" w:rsidRPr="004357C0">
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...7 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC19A58" w14:textId="62C5E753" w:rsidR="00C674ED" w:rsidRPr="002C700A" w:rsidRDefault="00391A4F" w:rsidP="00E5194A">
+          <w:p w14:paraId="4CC19A58" w14:textId="62C5E753" w:rsidR="00C674ED" w:rsidRPr="004357C0" w:rsidRDefault="00391A4F" w:rsidP="00E5194A">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004357C0">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D484E3E" wp14:editId="49CE94E0">
                   <wp:extent cx="2840345" cy="732790"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="Image 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="SPS-h.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -224,108 +208,102 @@
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2897595" cy="747560"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41C22C37" w14:textId="6A40BD3C" w:rsidR="00F63A82" w:rsidRDefault="00F63A82" w:rsidP="00B579B8">
+    <w:p w14:paraId="41C22C37" w14:textId="6A40BD3C" w:rsidR="00F63A82" w:rsidRPr="004357C0" w:rsidRDefault="00F63A82" w:rsidP="00B579B8">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004357C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This application can be written in English or in French.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC3028D" w14:textId="741768B6" w:rsidR="00F63A82" w:rsidRDefault="00B85024" w:rsidP="00B579B8">
+    <w:p w14:paraId="0DC3028D" w14:textId="42F0F6BC" w:rsidR="00F63A82" w:rsidRDefault="00B85024" w:rsidP="00B579B8">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004357C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Application deadline: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA516C">
+      <w:r w:rsidR="006545D7" w:rsidRPr="004357C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">June </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00086EE8">
+        <w:t>May 26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004357C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>16</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FA516C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3288" w:rsidRPr="004357C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA516C" w:rsidRPr="00FA516C">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3288">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00FA516C" w:rsidRPr="00FA516C">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3288" w:rsidRPr="00FA516C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C661B5" w:rsidRPr="00FA516C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(midnight)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A867947" w14:textId="77777777" w:rsidR="00475F99" w:rsidRPr="002C700A" w:rsidRDefault="00475F99" w:rsidP="00B579B8">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E829846" w14:textId="37B13951" w:rsidR="0094031D" w:rsidRPr="005D7A3F" w:rsidRDefault="004C4BA5" w:rsidP="005D7A3F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
@@ -2749,69 +2727,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68458F13" w14:textId="3AEC53C5" w:rsidR="006866B0" w:rsidRDefault="006866B0" w:rsidP="00D95042">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="281" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">(ex: </w:t>
             </w:r>
             <w:r w:rsidR="00D95042">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>operating</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> costs, </w:t>
             </w:r>
             <w:r w:rsidR="00D95042">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>travel</w:t>
             </w:r>
@@ -2867,69 +2827,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for the PhD</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="331C6649" w14:textId="46ED5875" w:rsidR="006866B0" w:rsidRDefault="006866B0" w:rsidP="007B32B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="281" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> euros)</w:t>
+              <w:t>(in euros)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006866B0" w14:paraId="418BCB3C" w14:textId="77777777" w:rsidTr="00454A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2311" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B48437" w14:textId="77777777" w:rsidR="006866B0" w:rsidRDefault="006866B0" w:rsidP="007B32B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="281" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3704,58 +3646,58 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CB2EAF5" w14:textId="77777777" w:rsidR="005A1501" w:rsidRPr="002627EE" w:rsidRDefault="005A1501">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:right="284" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005A1501" w:rsidRPr="002627EE" w:rsidSect="007E226F">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1418" w:bottom="1276" w:left="1418" w:header="1135" w:footer="479" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25EEB61F" w14:textId="77777777" w:rsidR="00C75DF8" w:rsidRDefault="00C75DF8">
+    <w:p w14:paraId="1FE94A34" w14:textId="77777777" w:rsidR="0064452F" w:rsidRDefault="0064452F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="555EDF28" w14:textId="77777777" w:rsidR="00C75DF8" w:rsidRDefault="00C75DF8">
+    <w:p w14:paraId="7F04A5AD" w14:textId="77777777" w:rsidR="0064452F" w:rsidRDefault="0064452F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3777,103 +3719,103 @@
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FEF1C73" w14:textId="77777777" w:rsidR="00C75DF8" w:rsidRDefault="00C75DF8">
+    <w:p w14:paraId="5D967B6B" w14:textId="77777777" w:rsidR="0064452F" w:rsidRDefault="0064452F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ABB9A86" w14:textId="77777777" w:rsidR="00C75DF8" w:rsidRDefault="00C75DF8">
+    <w:p w14:paraId="1BED6DD4" w14:textId="77777777" w:rsidR="0064452F" w:rsidRDefault="0064452F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2561ADC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -6096,52 +6038,52 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="108"/>
-  <w:proofState w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6188,50 +6130,51 @@
     <w:rsid w:val="00193A8A"/>
     <w:rsid w:val="00194CEF"/>
     <w:rsid w:val="00196262"/>
     <w:rsid w:val="00196AC9"/>
     <w:rsid w:val="00197660"/>
     <w:rsid w:val="001A0F16"/>
     <w:rsid w:val="001C1988"/>
     <w:rsid w:val="001D62CC"/>
     <w:rsid w:val="001F1252"/>
     <w:rsid w:val="001F23E1"/>
     <w:rsid w:val="002030FC"/>
     <w:rsid w:val="002113E4"/>
     <w:rsid w:val="00211EED"/>
     <w:rsid w:val="00230D74"/>
     <w:rsid w:val="00235CFC"/>
     <w:rsid w:val="002423EF"/>
     <w:rsid w:val="00242E1F"/>
     <w:rsid w:val="0024353B"/>
     <w:rsid w:val="00244CED"/>
     <w:rsid w:val="0024522B"/>
     <w:rsid w:val="0025146A"/>
     <w:rsid w:val="00256CCD"/>
     <w:rsid w:val="00262476"/>
     <w:rsid w:val="002627EE"/>
     <w:rsid w:val="0026334F"/>
+    <w:rsid w:val="00280AFE"/>
     <w:rsid w:val="002819DA"/>
     <w:rsid w:val="00283B8B"/>
     <w:rsid w:val="00284858"/>
     <w:rsid w:val="00287815"/>
     <w:rsid w:val="00296330"/>
     <w:rsid w:val="002A0274"/>
     <w:rsid w:val="002A4914"/>
     <w:rsid w:val="002A78F6"/>
     <w:rsid w:val="002B00D4"/>
     <w:rsid w:val="002B52F4"/>
     <w:rsid w:val="002B715F"/>
     <w:rsid w:val="002C1211"/>
     <w:rsid w:val="002C4F68"/>
     <w:rsid w:val="002C6357"/>
     <w:rsid w:val="002C700A"/>
     <w:rsid w:val="002D724F"/>
     <w:rsid w:val="002E1354"/>
     <w:rsid w:val="002E323F"/>
     <w:rsid w:val="002E77D1"/>
     <w:rsid w:val="002F0E0A"/>
     <w:rsid w:val="00300D01"/>
     <w:rsid w:val="00305A02"/>
     <w:rsid w:val="003147C6"/>
     <w:rsid w:val="00325082"/>
     <w:rsid w:val="00334BA5"/>
@@ -6240,149 +6183,154 @@
     <w:rsid w:val="003539B5"/>
     <w:rsid w:val="00366FE9"/>
     <w:rsid w:val="00372504"/>
     <w:rsid w:val="00383B65"/>
     <w:rsid w:val="00386B2D"/>
     <w:rsid w:val="00391A4F"/>
     <w:rsid w:val="003A1FD8"/>
     <w:rsid w:val="003B2416"/>
     <w:rsid w:val="003B2CC8"/>
     <w:rsid w:val="003B7C8F"/>
     <w:rsid w:val="003C2F03"/>
     <w:rsid w:val="003D3124"/>
     <w:rsid w:val="003D5312"/>
     <w:rsid w:val="003F3189"/>
     <w:rsid w:val="003F6A82"/>
     <w:rsid w:val="00400901"/>
     <w:rsid w:val="00400DB9"/>
     <w:rsid w:val="00400DF8"/>
     <w:rsid w:val="00405249"/>
     <w:rsid w:val="00406E78"/>
     <w:rsid w:val="00420316"/>
     <w:rsid w:val="00420959"/>
     <w:rsid w:val="00431687"/>
     <w:rsid w:val="00434B2A"/>
     <w:rsid w:val="004355C1"/>
+    <w:rsid w:val="004357C0"/>
     <w:rsid w:val="00441CB0"/>
     <w:rsid w:val="0044462C"/>
     <w:rsid w:val="00454A00"/>
     <w:rsid w:val="004579B0"/>
     <w:rsid w:val="004642FF"/>
     <w:rsid w:val="00466769"/>
     <w:rsid w:val="0047430D"/>
     <w:rsid w:val="00475F99"/>
     <w:rsid w:val="00486CE8"/>
     <w:rsid w:val="004B0235"/>
     <w:rsid w:val="004C4BA5"/>
     <w:rsid w:val="004C511D"/>
     <w:rsid w:val="004D1C9F"/>
     <w:rsid w:val="004D3B46"/>
     <w:rsid w:val="004F132C"/>
     <w:rsid w:val="004F53D5"/>
     <w:rsid w:val="005054D0"/>
     <w:rsid w:val="005149A7"/>
     <w:rsid w:val="0051764F"/>
     <w:rsid w:val="00523DF7"/>
     <w:rsid w:val="00534A31"/>
     <w:rsid w:val="005369F2"/>
     <w:rsid w:val="005440F5"/>
     <w:rsid w:val="00551010"/>
     <w:rsid w:val="005606A2"/>
     <w:rsid w:val="0058096C"/>
     <w:rsid w:val="005811D2"/>
     <w:rsid w:val="00581530"/>
     <w:rsid w:val="00583F43"/>
     <w:rsid w:val="00597B23"/>
     <w:rsid w:val="005A1501"/>
     <w:rsid w:val="005A1DAA"/>
     <w:rsid w:val="005B2150"/>
     <w:rsid w:val="005B2F98"/>
     <w:rsid w:val="005B4E7A"/>
     <w:rsid w:val="005C0E08"/>
     <w:rsid w:val="005D63E5"/>
     <w:rsid w:val="005D7A3F"/>
+    <w:rsid w:val="005E3288"/>
     <w:rsid w:val="005E71BC"/>
     <w:rsid w:val="005F20F9"/>
     <w:rsid w:val="005F3F44"/>
     <w:rsid w:val="005F6F49"/>
     <w:rsid w:val="00602964"/>
     <w:rsid w:val="00604646"/>
     <w:rsid w:val="00604D01"/>
     <w:rsid w:val="00605286"/>
     <w:rsid w:val="00611503"/>
     <w:rsid w:val="0061277A"/>
     <w:rsid w:val="006230B4"/>
     <w:rsid w:val="00623389"/>
     <w:rsid w:val="00627E35"/>
     <w:rsid w:val="00636E3F"/>
     <w:rsid w:val="00637DBD"/>
     <w:rsid w:val="00640121"/>
+    <w:rsid w:val="0064452F"/>
     <w:rsid w:val="00653CFF"/>
+    <w:rsid w:val="006545D7"/>
     <w:rsid w:val="00664410"/>
     <w:rsid w:val="00683368"/>
     <w:rsid w:val="006866B0"/>
     <w:rsid w:val="00687244"/>
     <w:rsid w:val="00691BFF"/>
     <w:rsid w:val="00694FCB"/>
     <w:rsid w:val="006A217C"/>
     <w:rsid w:val="006C6E8A"/>
     <w:rsid w:val="006C7463"/>
     <w:rsid w:val="006E523F"/>
     <w:rsid w:val="006F2D72"/>
     <w:rsid w:val="007063DB"/>
     <w:rsid w:val="007108F0"/>
     <w:rsid w:val="0071172F"/>
     <w:rsid w:val="00727C3E"/>
     <w:rsid w:val="00770D6C"/>
     <w:rsid w:val="00776C79"/>
     <w:rsid w:val="00793150"/>
     <w:rsid w:val="007B37F4"/>
     <w:rsid w:val="007C2FD4"/>
     <w:rsid w:val="007C541A"/>
     <w:rsid w:val="007D10D8"/>
     <w:rsid w:val="007E226F"/>
     <w:rsid w:val="007E2C93"/>
     <w:rsid w:val="007E3B94"/>
     <w:rsid w:val="007F45D2"/>
     <w:rsid w:val="00801B49"/>
     <w:rsid w:val="0080316A"/>
     <w:rsid w:val="00804014"/>
     <w:rsid w:val="0080591D"/>
     <w:rsid w:val="008064FA"/>
     <w:rsid w:val="00810CC4"/>
     <w:rsid w:val="00812DE1"/>
     <w:rsid w:val="00832362"/>
     <w:rsid w:val="00834F13"/>
     <w:rsid w:val="00840EA3"/>
     <w:rsid w:val="00862A33"/>
     <w:rsid w:val="008726DC"/>
     <w:rsid w:val="00881179"/>
     <w:rsid w:val="008812F2"/>
     <w:rsid w:val="00882016"/>
     <w:rsid w:val="00884F47"/>
     <w:rsid w:val="00892781"/>
     <w:rsid w:val="008931E7"/>
+    <w:rsid w:val="00895F70"/>
     <w:rsid w:val="008A4E5D"/>
     <w:rsid w:val="008B0B3B"/>
     <w:rsid w:val="008B2D19"/>
     <w:rsid w:val="008B5E46"/>
     <w:rsid w:val="008B666A"/>
     <w:rsid w:val="008B721F"/>
     <w:rsid w:val="008C29F2"/>
     <w:rsid w:val="008C467A"/>
     <w:rsid w:val="008C59A4"/>
     <w:rsid w:val="008C76B5"/>
     <w:rsid w:val="008F1A16"/>
     <w:rsid w:val="008F1CD3"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="009055E1"/>
     <w:rsid w:val="009118D2"/>
     <w:rsid w:val="00921C3D"/>
     <w:rsid w:val="009364EE"/>
     <w:rsid w:val="0094031D"/>
     <w:rsid w:val="00941B3A"/>
     <w:rsid w:val="00946563"/>
     <w:rsid w:val="00946911"/>
     <w:rsid w:val="0097335A"/>
     <w:rsid w:val="0097704F"/>
     <w:rsid w:val="00993C43"/>
     <w:rsid w:val="00994944"/>
@@ -6402,50 +6350,51 @@
     <w:rsid w:val="00A3768E"/>
     <w:rsid w:val="00A42BD9"/>
     <w:rsid w:val="00A56BDB"/>
     <w:rsid w:val="00A709E9"/>
     <w:rsid w:val="00A7428E"/>
     <w:rsid w:val="00A750C3"/>
     <w:rsid w:val="00A779AB"/>
     <w:rsid w:val="00A80AF8"/>
     <w:rsid w:val="00A80D4F"/>
     <w:rsid w:val="00A91AB9"/>
     <w:rsid w:val="00AA4643"/>
     <w:rsid w:val="00AA6EEC"/>
     <w:rsid w:val="00AB1ED7"/>
     <w:rsid w:val="00AB6E5E"/>
     <w:rsid w:val="00AB769B"/>
     <w:rsid w:val="00AB77E9"/>
     <w:rsid w:val="00AC0FE0"/>
     <w:rsid w:val="00AC2CE6"/>
     <w:rsid w:val="00AC3A78"/>
     <w:rsid w:val="00AC659E"/>
     <w:rsid w:val="00AC780E"/>
     <w:rsid w:val="00AD0160"/>
     <w:rsid w:val="00AD18C9"/>
     <w:rsid w:val="00AD74F3"/>
     <w:rsid w:val="00AE0AAD"/>
+    <w:rsid w:val="00B01DD3"/>
     <w:rsid w:val="00B029AD"/>
     <w:rsid w:val="00B05950"/>
     <w:rsid w:val="00B15550"/>
     <w:rsid w:val="00B271EF"/>
     <w:rsid w:val="00B279EF"/>
     <w:rsid w:val="00B33429"/>
     <w:rsid w:val="00B34336"/>
     <w:rsid w:val="00B44A53"/>
     <w:rsid w:val="00B50A67"/>
     <w:rsid w:val="00B520CC"/>
     <w:rsid w:val="00B579B8"/>
     <w:rsid w:val="00B651CD"/>
     <w:rsid w:val="00B70256"/>
     <w:rsid w:val="00B85024"/>
     <w:rsid w:val="00B87C92"/>
     <w:rsid w:val="00BA13B2"/>
     <w:rsid w:val="00BA1D6A"/>
     <w:rsid w:val="00BA61DB"/>
     <w:rsid w:val="00BA717F"/>
     <w:rsid w:val="00BB227F"/>
     <w:rsid w:val="00BB3FF0"/>
     <w:rsid w:val="00BC74F3"/>
     <w:rsid w:val="00BC7995"/>
     <w:rsid w:val="00BF3A75"/>
     <w:rsid w:val="00C00407"/>
@@ -6506,50 +6455,51 @@
     <w:rsid w:val="00DF34BD"/>
     <w:rsid w:val="00DF64B9"/>
     <w:rsid w:val="00E0099B"/>
     <w:rsid w:val="00E066D5"/>
     <w:rsid w:val="00E20FBA"/>
     <w:rsid w:val="00E23403"/>
     <w:rsid w:val="00E26F05"/>
     <w:rsid w:val="00E27129"/>
     <w:rsid w:val="00E27FD9"/>
     <w:rsid w:val="00E3058F"/>
     <w:rsid w:val="00E31DBA"/>
     <w:rsid w:val="00E447B4"/>
     <w:rsid w:val="00E5194A"/>
     <w:rsid w:val="00E52FB5"/>
     <w:rsid w:val="00E53ACD"/>
     <w:rsid w:val="00E6666E"/>
     <w:rsid w:val="00E7569F"/>
     <w:rsid w:val="00E8426E"/>
     <w:rsid w:val="00E914CC"/>
     <w:rsid w:val="00E91F01"/>
     <w:rsid w:val="00EB75D8"/>
     <w:rsid w:val="00EC3203"/>
     <w:rsid w:val="00EC3B36"/>
     <w:rsid w:val="00EC4D2B"/>
     <w:rsid w:val="00F045AF"/>
+    <w:rsid w:val="00F12D60"/>
     <w:rsid w:val="00F16FD1"/>
     <w:rsid w:val="00F31508"/>
     <w:rsid w:val="00F3610C"/>
     <w:rsid w:val="00F43BB8"/>
     <w:rsid w:val="00F51505"/>
     <w:rsid w:val="00F55D16"/>
     <w:rsid w:val="00F621A5"/>
     <w:rsid w:val="00F63A82"/>
     <w:rsid w:val="00F66271"/>
     <w:rsid w:val="00F73F73"/>
     <w:rsid w:val="00F75689"/>
     <w:rsid w:val="00F94BA8"/>
     <w:rsid w:val="00FA14D2"/>
     <w:rsid w:val="00FA43AB"/>
     <w:rsid w:val="00FA516C"/>
     <w:rsid w:val="00FB687D"/>
     <w:rsid w:val="00FB6C00"/>
     <w:rsid w:val="00FC5E83"/>
     <w:rsid w:val="00FF2373"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -7810,66 +7760,66 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4242D92-427C-4D1B-BA1F-2755B78F1B6D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>SPE</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>239</Words>
-  <Characters>1317</Characters>
+  <Characters>1315</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SPE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>INRA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1553</CharactersWithSpaces>
+  <CharactersWithSpaces>1551</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SPE</dc:title>
   <dc:creator>Olivier Le Gall</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>